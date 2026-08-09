--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -633,51 +633,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Единоличный исполнительный орган/руководитель коллегиального исполнительного органа:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Директор, Ибрагимов Рафаил Рестамович</w:t>
+              <w:t>Директор, Ибрагимов Ринат Рафаилович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Контактные телефоны:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
@@ -921,133 +921,133 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сведения о страховщике:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Наименование организации: Страховое акционерное общество «ВСК»</w:t>
+              <w:t>Наименование организации: Общество с ограниченной ответственностью "Зетта Страхование"</w:t>
               <w:br/>
-              <w:t>№ Лицензии: ОС 0621 - 03 от 11 сентября 2015 года</w:t>
+              <w:t>№ Лицензии: ОС 1083 - 02 от 24 июня 2015 года</w:t>
               <w:br/>
-              <w:t>Адрес: 121552, г. Москва, ул. Островная, д. 4</w:t>
+              <w:t>Адрес: 121087, г. Москва, Багратионовский проезд, д.7, корпус 11</w:t>
               <w:br/>
-              <w:t>Контактные телефоны: +7 (495) 727-44-44, +7 (495) 785-27-76</w:t>
+              <w:t>Контактные телефоны: +7 (495) 967-17-81</w:t>
               <w:br/>
-              <w:t>Веб сайт: http://www.vsk.ru</w:t>
+              <w:t>Веб сайт: http://www.zettains.ru</w:t>
               <w:br/>
-              <w:t>Электронная почта: info@vsk.ru</w:t>
+              <w:t>Электронная почта: info@zettains.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Номер договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>25452D4001107</w:t>
+              <w:t>СРО- 4000724562</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Срок действия договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>с 10.06.2025 по 09.06.2026</w:t>
+              <w:t>с 01.07.2026 по 30.06.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Страховая сумма (руб.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>