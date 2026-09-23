--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -993,133 +993,133 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сведения о страховщике:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Наименование организации: Общество с ограниченной ответственностью «Страховая Компания «Согласие»</w:t>
+              <w:t>Наименование организации: Акционерное общество «АльфаСтрахование»</w:t>
               <w:br/>
-              <w:t>№ Лицензии: СИ 1307 от 25 мая 2015 года</w:t>
+              <w:t>№ Лицензии: СИ № 2239 от 13 ноября 2017 года</w:t>
               <w:br/>
-              <w:t>Адрес: 129110, г. Москва, ул. Гиляровского, д. 42</w:t>
+              <w:t>Адрес: 115162, г. Москва, ул. Шаболовка, д. 31, стр. Б</w:t>
               <w:br/>
-              <w:t>Контактные телефоны: +7 (495) 739-01-01, 8-800-200-01-01</w:t>
+              <w:t>Контактные телефоны: +7 (495) 788-09-99,  факс: +7 (495) 785-08-88</w:t>
               <w:br/>
-              <w:t>Веб сайт: http://www.soglasie.ru/</w:t>
+              <w:t>Веб сайт: www.alfastrah.ru</w:t>
               <w:br/>
-              <w:t>Электронная почта: info@soglasie.ru</w:t>
+              <w:t>Электронная почта: alfastrah@alfastrah.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Номер договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2009022-2188333/25СРО</w:t>
+              <w:t>7791R/906/00114/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Срок действия договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>с 18.09.2025 по 17.09.2026</w:t>
+              <w:t>с 18.09.2026 по 17.09.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Страховая сумма (руб.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>